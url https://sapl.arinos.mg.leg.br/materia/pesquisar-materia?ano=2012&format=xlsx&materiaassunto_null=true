--- v0 (2026-01-25)
+++ v1 (2026-05-02)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t xml:space="preserve">EM </t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MODIFICA O ANEXO DO PROJETO DE LEI 10/2012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 5º DO PROJETO DE LEI 25/2012</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SUBEMENDA À EMENDA 1 AO PROJETO DE LEI 24/2012</t>
   </si>
   <si>
     <t>64</t>
   </si>
@@ -126,51 +126,51 @@
   <si>
     <t>PARECER COM EMENDA</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 24/2012, APRESENTADO COM EMENDAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI 25/2012, COM EMENDAS</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIAGEM A SERVIÇO E CONCESSÃO DE DIÁRIAS A SERVIDOR DOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INSTITUI A PRESTAÇÃO DE CONTAS DE DIÁRIAS DO MUNICÍPIO DE ARINOS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CRIA CARGOS NAS CLASSES DA PARTE PERMANENTE DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -288,51 +288,51 @@
   <si>
     <t>47</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CARLOS ALBERTO RECCH FILHO</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.zip</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.zip</t>
   </si>
   <si>
     <t>HOMOLOGA CONVÊNIO CELEBRADO COM A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS- COHAB, CONCEDE A MESMA ISENÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA, À INICIATIVA PRIVADA DA EXECUÇÃO DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO URBANO</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÕES E SUBVENÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>25</t>
   </si>
@@ -513,51 +513,51 @@
   <si>
     <t>REQUER CÓPIA DA NOTA FISCAL DOS GASTOS E ALUGUEIS DAS FESTAS DE EXPOSIÇÃO REALIZADAS DURANTE SEUS 8 ANOS DE MANDATO</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO CELEBRADO ENTRE A FUNDAÇÃO MUNICIPAL DE SAÚDE DE ARINOS E A EMPRESA TERCEIRIZAÇÃO DA MÃO DE OBRA MÉDICA E CÓPIA DOS ADITIVOS CONTRATUAIS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>REQUER NOTAS FISCAIS REFERENTES ÀS DESPESAS DE TRANSFERENCIA E INSTALAÇÃO DA COBERTURA METÁLICA DA FEIRA MUNICIPAL</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA PLANILHA DE CUSTO E OU NOTAS FISCAIS DOS VALORES COM O ASFALTO FEITO EM FRENTE A ESTAÇÃO DIGITAL E A CASA DA CULTURA</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CRIAR E IMPLANTAR O PACTO DE AÇÕES E REFLEXÕES PARA CONSTRUÇÃO DA SUSTENTABILIDADE, DENOMINADA PARCS VEREDA DA VACA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -864,68 +864,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>