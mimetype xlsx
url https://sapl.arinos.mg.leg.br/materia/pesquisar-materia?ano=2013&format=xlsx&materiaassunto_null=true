--- v0 (2025-12-06)
+++ v1 (2026-04-30)
@@ -54,150 +54,150 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Fábio Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO AO CONGRESSO NACIONAL CONTRA APROVAÇÃO DA PROPOSTA DE EMENDA CONSTITUCIONAL 37/2011</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>69761</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO EX PREFEITO DARCI CALABRÓ, REFERENTE AO EXERCÍCIO DE 2004.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>87304</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>88714</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DAS CONTAS DO MUNICÍPIO NO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.docx</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.docx</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ARINOS, REFERENTES AO EXERCÍCIO DE 2011, NOS TERMOS DO PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO EX-PREFEITO DE ARINOS, REFERENTES AO EXERCÍCIO DE 2004, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 9º DO ART. 2º E AO ANEXO I DO DECRETO LEGISLATIVO 20, DE 27 DE JUNHO DE 2011, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 103 E 104 DA LEI COMPLEMENTAR 4, DE 1º DE SETEMBRO DE 1998, QUE "DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARINOS- MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Roberto Sales</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 31 DA LEI MUNICIPAL 382 DE 01 DE NOVEMBRO DE 1984 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO MÚTUA COM A MITRA DIOCESANA DE PARACATU - PASTORAL DA CRIANÇA DA PARÓQUI NOSSA SENHORA APARECIDA DE ARINOS - MG</t>
   </si>
@@ -270,63 +270,63 @@
   <si>
     <t>102</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA - NASF, E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 1.408, DE 11 DE DEZEMBRO DE 2012, QUE CONDICIONA A EXPANSÃO DO PERÍMETRO URBANO AO ATENDIMENTO DAS CONDIÇÕES ESTABELECIDAS NO PLANO DIRETOR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.docx</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ANISTIA DE MULTAS E JUROS DE MORA, NOS CASOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.docx</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL - ADMINISTRAÇÃO DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nelson Pajeú</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
@@ -360,51 +360,51 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS MUNICÍPIOS DA MICROREGIÃO DO NOROESTE DE MINAS - AMNOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Aldir Ramos</t>
   </si>
   <si>
     <t>ALTERA A LEI 829, DE 29 DE JUNHO DE 2000, QUE ESTABELECE O REGULAMENTO DOS PERMISSIONÁRIOS DO TRANSPORTE INDIVIDUAL DE PASSAGEIROS DO MUNICÍPIO DE ARINOS-MG</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014 -2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÕES E SUBVENÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>127</t>
   </si>
@@ -489,51 +489,51 @@
   <si>
     <t>141</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE CULTURA DE ARINOS-SMCA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA COMEMORATIVA DO CINQUENTENÁRIO DE INSTALAÇÃO DO PODER LEGISLATIVO MUNICIPAL DE ARINOS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>DECLARA CIDADÃ HONORÁRIA DE ARINOS A PESSOA RESIDENTE NO MUNICÍPIO HÁ MAIS DE DOIS ANOS, NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
@@ -607,51 +607,51 @@
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ENFERMEIROS DA FUNDAÇÃO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ENFERMEIROS DO MUNICÍPIO DE ARINOS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ASFALTO CONSTRUÍDO NO PARQUE DE EXPOSIÇÃO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS TAXAS PAGAS PELO BARRAQUEIROS NAS FESTIVIDADES MUNICIPAIS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DOS SECRETÁRIOS DA FAZENDA E DA EDUCAÇÃO E DO CHEFE DO SETOR DE TRANSPORTE ESCOLAR PARA PRESTAR ESCLARECIMENTOS SOBRE OS ATRASOS NO PAGAMENTO DOS PRESTADORES DE SERVIÇO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE DESPESAS PAGAS PELO MUNICÍPIO DE JANEIRO A SETEMBRO E CÓPIA DOS EMPENHOS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES SOBRE OS PROFESSORES MUNICIPAIS_x000D_
 </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS DAS LAGOAS</t>
   </si>
   <si>
     <t>136</t>
@@ -1007,68 +1007,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>