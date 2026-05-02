--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -54,643 +54,643 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>DESPACHO</t>
   </si>
   <si>
     <t>Vi Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA À COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA A FISCALIZAÇÃO DE GASTOS COM OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>73008</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE ARINOS NO EXERCÍCIO DE 2006</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Fábio Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ARINOS, REFERENTES AO EXERCÍCIO DE 2013, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Aldir Ramos</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EX-PREFEITO MUNICIPAL DE ARINOS, REFERENTES AO EXERCÍCIO DE 2006, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Roberto Sales</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE COORDENADOR DO CREAS E OPERADOR DO PROGRAMA BOLSA FAMÍLIA NO QUADRO DE PESSOAL DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E ALTERA O NÍVEL DE VENCIMENTO DE INSTRUTOR DE ARTESANATO DA LEI 1.416 DE 24 DE MAIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 5° DA LEI 1.463 DE 17 DE DEZEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL DO MUNICÍPIO DE ARINOS, CRIA COORDENADORIA E O CONSELHO MUNICIPAL DE ARINOS &amp;#8211; MINAS GERAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Matos Além</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ARINOS, A SEMANA DE COMBATE À VIOLÊNCIA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 31 DA LEI Nº 382, DE 01 DE NOVEMBRO DE 1984, ALTERADO PELA LEI Nº 1.418, DE 24 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO PERÍMETRO URBANO DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE FONOAUDIÓLOGO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREAS DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO AO ESTADO DE MINAS GERAIS, PARA USO DO TRIBUNAL DE JUSTIÇA, PARA O FIM QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO PARA À ACOMAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.103 DE 30 DE DEZEMBRO DE 2015, QUE INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PERTENCENTES AO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS PARA MODIFICAR O VENCIMENTO DO CARGO DE PROCURADOR JURÍDICO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alberto Muniz</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS DA FAZENDA BORÁ &amp;#8211; APRO-BORÁ.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES DE LEITE E DERIVADOS DO LAMARCA - APLDL.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ARINOS, DATAS DE ANIVERSÁRIO DOS BAIRROS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ARINOS O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SEU INTEIRO TEOR A LEI 1.453/2014 QUE ADERI AO PROGRAMA MAIS MÉDICOS, A CONCESSÃO DE AUXÍLIO MORADIA E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Cleuber Michirra, Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE SOM AUTOMOTIVO EM VEÍCULOS PARTICULARES NO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 19-A DA LEI N° 829, DE 29 DE JUNHO DE 2000, QUE ESTABELECE O REGULAMENTO DOS PERMISSIONÁRIOS DO TRANSPORTE INDIVIDUAL DE PASSAGEIROS DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE ÁREA DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO PARA À ACOMAR E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL N.º1.453/2014; QUE &amp;#8220;DISPÕE SOBRE O PODER EXECUTIVO A ADERIR AO PROGRAMA MAIS MÉDICOS, A CONCEDER AUXILIO MORADIA E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS MEIOS OFICIAIS DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS, DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Aldir Ramos, Alberto Muniz, Edmilson do Crispim Santana, José Rodrigues - Lu, Vi Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N°1408 DE 11 DE DEZEMBRO DE 2012, QUE CONDICIONA A EXPANSÃO DO PERÍMETRO URBANO AO ATENDIMENTO DAS CONDIÇÕES ESTABELECIDAS NO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÕES E SUBVENÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE ESCOLAR NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO POSTO DE SAÚDE LOCALIZADO NO PROJETO DE ASSENTAMENTO CHICO MENDES</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO PARA APURAR IRREGULARIDADES NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS FUNCIONÁRIOS EFETIVOS E CONTRATADOS DA PREFEITURA MUNICIPAL E DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE ARINOS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Júnior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONVÊNIO 777011/2012, DA PRESTAÇÃO DE CONTAS E CÓPIA DO EXTRATO BANCÁRIO DA CONTA DA PREFEITURA ONDE FOI FEITO O DEPÓSITO REFERENTE A OB 800164.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Junior Valadares, Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE CONTRA-CHEQUES DE SERVIDORES DOS CARGOS DE ATENÇÃO PRIMÁRIA À SAÚDE E EPIDEMIOLOGIA E PROCURADOR JURÍDICO DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>REQUERIMENTO DE COMISSÃO</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE PARA PRESTAR INFORMAÇÕES SOBRE O COMBATE À DENGUE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS PARA PRESTAR INFORMAÇÕES SOBRE A OPERAÇÃO TAPA BURACOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -997,68 +997,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>