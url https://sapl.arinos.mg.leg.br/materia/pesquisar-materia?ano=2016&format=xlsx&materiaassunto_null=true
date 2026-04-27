--- v0 (2026-01-26)
+++ v1 (2026-04-27)
@@ -54,327 +54,327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>96582</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE ARINOS, REFERENTES AO EXERCÍCIO DE 2014, NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldir Ramos</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SINVAL RODRIGUES SANTANA A BARRAGEM II.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N. 1.408, DE 11 DE DEZEMBRO DE 2012, QUE CONDICIONA A EXPANSÃO DO PERÍMETRO URBANO AO ATENDIMENTO DAS CONDIÇÕES ESTABELECIDAS NO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Roberto Sales</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO PERÍODO DE LICENÇA MATERNIDADE À SERVIDORA PÚBLICA MUNICIPAL PARA 180 (CENTO E OITENTA) DIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO A TEMÁTICA DO EMPREENDEDORISMO NA REDE MUNICIPAL DE ENSINO, COM FOCO NA PROMOÇÃO DA CULTURA EMPREENDEDORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETO TERRENO PERTENCENTE A IMOBILIÁRIA PRIMAVERA E DAS OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL &amp;#8211; SIM NO MUNICÍPIO DE ARINOS, DEFINE OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vi Santana, Alberto Muniz, José Rodrigues - Lu, Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ARINOS PARA A 14ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE ARINOS PARA O PERÍODO DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°1453, DE 18 DE SETEMBRO DE 2014, QUE AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA MAIS MÉDICO, A CONCEDER AUXÍLIO MORADIA E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO PARA A ABAC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS E IMÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO PARA À ABAC E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DE TERRENO URBANO, DE PROPRIEDADE DO MUNICÍPIO PARA SINDICATO DOS TRABALHADORES E TRABALHADORAS RURAIS DE ARINOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÕES E SUBVENÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alberto Muniz</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DA CIDADE DE ARINOS - MG.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AOS SENHORES ALESSANDRO DA SILVA REZENDE, ANTÔNIO JUSCELINO CARNEIRO DIAS E ELIAS RODRIGUES DE OLIVEIRA FILHO E À SENHORA MARIA CLEIDE DE SOUZA CORDEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -681,68 +681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>