--- v0 (2026-01-25)
+++ v1 (2026-05-03)
@@ -51,519 +51,519 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>DESPACHO</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA AO PRESIDENTE DA COMISSÃO DE EDUCAÇÃO E SAÚDE QUE APURE SUPOSTA IRREGULARIDADE NA VENDA DE UNIFORMES PELA CRECHE CEMEI MARIANE FONSECA ALMEIDA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VALDO TORA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTAURAÇÃO DE PROCESSO DE INVESTIGAÇÃO SOBRE ATENDIMENTO MÉDICO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>98702</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edmilson do Crispim Santana, Fabio Valadares, Júnior Valadares, William Professor</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E A AQUISIÇÃO DE PASSAGENS PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Alberto Recch Filho</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÕES E SUBVENÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SUPLEMENTAR O ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE AOS VEREADORES DA CÂMARA MUNICIPAL DE ARINOS O 13° (DÉCIMO TERCEIRO) SUBSÍDIO E AS FÉRIAS REGULAMENTARES.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fábio Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA BARRAGEM QUE MENCIONA PARA GERÔNIMO JOSÉ DA COSTA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cleuber Michirra, Edmilson do Crispim Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MENINAS E MENINOS DE ARINOS  E REGIÃO - AMMAR.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE ALTERAÇÕES DOS ANEXOS II E V, PARÁGRAFO 2º DO ART. 8º E ART. 10 DA LEI MUNICIPAL Nº.1.104/2005, QUE INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTO DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE ARINOS/MG E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPEDIÇÃO DE CERTIDÃO DE CONTAGEM DE TEMPO PARA PROFESSORES OCUPANTES DO CARGO EM COMISSÃO DE DIRETOR, VICE-DIRETOR, COORDENADORES ESCOLAR E DE CRECHE DE UNIDADES MUNICIPAIS DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO DE COORDENADOR DE VIGILÂNCIA EM SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL - ADMINISTRAÇÃO DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO PROGRAMA SAÚDE DA FAMÍLIA - PSF E PACS NO ÂMBITO DO MUNICÍPIO, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 31 DA LEI 382 DE 01 DE NOVEMBRO DE 1984, ALTERADO PELA LEI N° 450 DE 20 DE JULHO DE 1988, PELA LEI N° 1418 DE 24 DE MAIO DE 2013 E PELA LEI N° 1468 DE 2015.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO NO QUADRO DE PESSOAL DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE 01 (UM) CARGO DE TÉCNICO EM RADIOLOGIA E REDUÇÃO DE JORNADA DE TRABALHO SEMANAL DESSE RESPECTIVO CARGO, ALTERANDO O ANEXO III DA LEI 1137 DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR   Nº  009,   DE   30 DE DEZEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO EFETIVO DE NUTRICIONISTA NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO SÍMBOLO DE VENCIMENTO "CC3", PARA O CARGO EM COMISSÃO DE ASSISTENTE JUDICIÁRIO, CONSTANTES DA LEI MUNICIPAL N° 1.138/2006, ALTERADA PELA LEI N° 1.227/2009.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio Valadares, Alberto Muniz, Edmilson do Crispim Santana, Saint-Clair  Valadares </t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NOS JUROS E MULTAS REFERENTES AO PAGAMENTO DO IPTU, BEM COMO PARCELAMENTO DAS DÍVIDAS RELACIONADAS AO REFERIDO IMPOSTO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS CRITÉRIOS DE INDENIZAÇÃO DE DESPESAS DE VIAGEM DOS MEMBROS DA MESA DIRETORA DA CÂMARA MUNICIPAL E DOS VEREADORES. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO DEMONSTRATIVO VII, DA LEI MUNICIPAL N° 1505 DE 20 DE JUNHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DOS ARTS. 4º, 5º,11,14,16,17, ANEXOS I,II E III E SUPRESSÃO DO ART. 18 DA LEI MUNICIPAL Nº.1.374/2012, QUE DISPÕE  SOBRE VIAGEM A SERVIÇO E CONCESSÃO DE DIÁRIA A SERVIDOR DOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO DIRETA E AUTARQUIAS DO PODER EXECUTIVO MUNICIPAL, INSTITUI A PRESTAÇÃO DE CONTAS DE DIÁRIAS DO MUNICÍPIO DE ARINOS &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA SOBRE DÉBITOS TRIBUTÁRIOS, MULTAS E JUROS ATINENTES DE DÍVIDA ATIVA DE IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU, INSCRITOS ATÉ 31 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alberto Muniz</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO D CIDADANIA HONORÁRIA DE ARINOS AO SENHOR PAULO GUEDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR ISMÃ BATISTA OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARINOS (MG).</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Fabio Valadares, Edmilson do Crispim Santana, Júnior Valadares, William Professor</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 7º DO ARTIGO 23 DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI ORGÂNICA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -870,68 +870,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>