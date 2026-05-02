--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -54,423 +54,423 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/342/prestacao_de_contas.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/342/prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2016,</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/346/pdl_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/346/pdl_01.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do ex-Prefeito de Arinos referentes ao exercício de 2016, nos termos do parecer prévio do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Alberto Recch Filho</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUZ O PERCENTUAL DA ALÍQUOTA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA- ISSQN- INCIDENTE SOBRE OS SERVIÇOS PÚBLICOS DISCRIMINADOS NOS SUBITENS 7.03 E 7.17 DA LISTA CONSTANTE DO ANEXO II DA LEI COMPLEMENTAR Nº 009 DE 30 DE DEZEMBRO DE 2005 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 6º, 7º, 10º (§4º E 6º) E INCISO VIII DO ART. 11 DA LEI MUNICIPAL Nº 1.119, DE 16 DE AGOSTO DE 2006 QUE CRIOU O CONSELHO MUNICIPAL DE TURISMO, ASSIM COMO INSERE OS ARTS. 12.13 E 14 QUE INSTITUI O SISTEMA MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Junior Valadares, Alberto Muniz, DONIZETE CALDEIRA, Fábio Valadares, Saint-Clair  Valadares </t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DA LICENÇA-MATERNIDADE DAS SERVIDORAS PÚBLICAS MUNICIPAIS E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO NO QUADRO DE PESSOAL DA FUNDAÇÃO MUNICIPAL DE SAÚDE DE 02 (DOIS) CARGOS DE ENFERMEIROS, ALTERANDO O ANEXO III DA LEI 1.137 DE 2006 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;&amp;#8217;.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 94 DA LEI COMPLEMENTAR Nº 04, DE 1º DE SETEMBRO DE 1998, QUE &amp;#8220;DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ARINOS - MG E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS DEFICIENTES FÍSICOS E AOS MAIORES DE 60 (SESSENTA) ANOS DE IDADE O DIREITO DE ACESSO GRATUITO A EVENTOS SOCIOCULTURAIS REALIZADOS EM LOCAIS PÚBLICOS OU PRIVADOS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA META 5 DO ANEXO I (METAS E ESTRATÉGIAS DO PME) DA LEI 1.478 DE 2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Fábio Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 1.074 DE 30 DE JUNHO DE 2005, ALTERADA PELA LEI Nº 1.376, DE 7 DE MAIO DE 2012,  QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE ARINOS, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fabio Valadares, Edmilson do Crispim Santana, Júnior Valadares, William Professor</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA OS SUBSÍDIOS DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edmilson do Crispim Santana, Fabio Valadares, Júnior Valadares, William Professor</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DO FUNDO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t xml:space="preserve">Saint-Clair  Valadares </t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/337/plo_18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/337/plo_18.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação de Pequenos Produtores Rurais da Chapadinha – APRUC.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração Da lei 1.521 de 28 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Ações para o quadriênio 2018-2021 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Arinos para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de contribuições e subvenções que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/341/plo_22.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/341/plo_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AMPLIAÇÃO DA LICENÇA-MATERNIDADE NO ÂMBITO DO PODER EXECUTIVO E AUTARQUIA DO MUNICÍPIO DE ARINOS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/345/projeto_24.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/345/projeto_24.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 4° e 9° da Lei n° 1.517, de 28 de dezembro de 2017, que “fixa os critérios de indenização de despesas de viagem dos membros da Mesa Diretora da Câmara Municipal e dos Vereadores”.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/344/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/344/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a custear despesas de emplacamentos de veículos particulares no Município e da outras providencias”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Fábio Valadares, Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei n° 1.517, de 28 de dezembro de 2017, que fixa os critérios de indenização de despesas de viagem dos membros da Mesa Diretora da Câmara Municipal e dos Vereadores.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Saint-Clair  Valadares , DONIZETE CALDEIRA, Junior Valadares</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §3° AO. 222 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -777,68 +777,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/342/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/346/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/337/plo_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/341/plo_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/345/projeto_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/344/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/342/prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/346/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/337/plo_18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/338/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/339/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/341/plo_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/343/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/345/projeto_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/344/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2018/347/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>