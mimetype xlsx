--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -54,567 +54,567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Carlos Alberto Recch Filho</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/375/mensagem_de_veto_parcial_ao_pl_07.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/375/mensagem_de_veto_parcial_ao_pl_07.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente o Projeto de Lei n°07/2019, que institui o Piso Salarial para os profissionais do Magistério.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/378/prestacao_de_contas_2019.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/378/prestacao_de_contas_2019.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DONIZETE CALDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito de Arinos, referentes ao exercício de 2017, nos termos do parecer prévio do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALTERA A LEI N°1.481 DE 23 DE NOVEMBRO DE 2015, QUE AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA MAIS MÉDICO, A CONCEDER AUXÍLIO MORADIA E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Concede um dia de folga ao servidor público no dia do seu aniversário, sem prejuízo dos seus vencimentos.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Junior Valadares, VALDO TORA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de saúde vocal e auditiva dos professores da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_06__fixa_piso_salarial_de_agentes_ghOEzQ2.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_06__fixa_piso_salarial_de_agentes_ghOEzQ2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.456, de 25 de novembro de 2014, que fixa o piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, nos termos da Lei Federal 13.708, de 14 de agosto de 2018, que altera a Lei Federal Nº 11.350 de 05 de outubro de 20016,e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_07__alteracao_do_piso_salarial_do_e0R7FF5.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_07__alteracao_do_piso_salarial_do_e0R7FF5.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Piso Salarial para os Profissionais do Magistério do Município de Arinos/MG de acordo com a Lei Federal 11.738 de 16 de julho de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_08__altera_plano_de_carreira_do_m_EbYAnZW.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_08__altera_plano_de_carreira_do_m_EbYAnZW.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal nº 1.104/2005 e seu anexo II, anexo I da Lei Municipal nº 1.242/2009, anexos III, V e VI da Lei Municipal Nº 1.263/2009 e anexo III e IV da Lei Municipal Nº 1.507/2017,que Institui o Plano de Cargos, Carreira e Vencimento do quadro do Magistério do Município de Arinos/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alberto Muniz</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção do Imposto sobre a Transmissão de Bens Imóveis – ITBI às famílias instaladas nos Projetos de Assentamento de Reforma Agrária, bem como àquelas beneficiadas por qualquer modalidade de crédito fundiário.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Altera o art. 18, inciso IV, da Lei n° 829, de 29 de junho de 2000, que “estabelece o regulamento dos permissionários do transporte individual de passageiros do Município de Arinos – MG”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/359/plo_11.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/359/plo_11.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação dos Pequenos Produtores Rurais das Chácaras da Fazenda Ipoeira – APROCI.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VALDO TORA</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência e institui a Conferência Municipal dos Direitos da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_14__ldo.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_14__ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de atendimento preferencial nos estabelecimentos públicos e privados do Município às pessoas com Transtorno do Espectro Autista - TEA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_17_E73vZf7.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_17_E73vZf7.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do subsídio dos agentes políticos do Município de Arinos.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos vencimentos dos servidores públicos do Poder Executivo Municipal - Administração Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t xml:space="preserve">Saint-Clair  Valadares </t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 05, de 4 de fevereiro de 2000, que “dispõe sobre o Estatuto do Pessoal do Magistério Público do Município de Arinos, e dá outras providências”, para permitir a permuta entre os servidores do Magistério.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Concede ao Prefeito, Vice-Prefeito, e Secretários Municipais o subsídio 13º (décimo terceiro).</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementar o orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NOS ANEXOS III E IV DA LEI 1.104 DE 30 DE DEZEMBRO DE 2005 E A LEI 1.558 DE 26 DE JUNHO DE 2019 E ART.4° E INCISO I DO ART. 36-B DA LEI 1.558/2019, QUE INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE ARINOS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1° E PARÁGRAFO ÚNICA E ANEXO III DA LEI MUNICIPAL N° 1.559 DE 26 DE JUNHO DE 2019, QUE CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL - ADMINISTRAÇÃO DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/379/plo_29.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/379/plo_29.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N°1389, DE 27 DE SETEMBRO DE 2012, QUE "INSTITUI A REALIZAÇÃO OBRIGATÓRIA DE AUDIÊNCIA PÚBLICA PARA FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/380/plo_30.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/380/plo_30.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 19-A DA LEI N°829, DE 29 DE JUNHO DE 2000, QUE "ESTABELECE DO REGULAMENTO DOS PERMISSIONÁRIOS DO TRANSPORTE INDIVIDUAL DE PASSAGEIROS DO MUNICÍPIO DE ARINOS-MG".</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO PREFEITO, AO VICE-PREFEITO, E AOS SECRETÁRIOS MUNICIPAIS O 13° (DÉCIMO TERCEIRO) SUBSÍDIO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei__33.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei__33.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de contribuições e subvenções e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Arinos para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei__35.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei__35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.521, de 28 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Ações para o quadriênio 2018-2021 e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei__36.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei__36.pdf</t>
   </si>
   <si>
     <t>Autoriza a DOAÇÃO de terreno com área de 3,00 (três) hectares ao Instituto Federal de Educação, Ciência e Tecnologia – CAMPUS ARINOS, para o fim que a especifica</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Estabelece, no âmbito do Município de Arinos, o Serviço de Táxi com Tarifa Compartilhada.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_38.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_38.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Homenagens do Município de Arinos e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Arinos, a Semana Municipal de Educação no Trânsito.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/352/proejto_de_resolucao_01-19.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/352/proejto_de_resolucao_01-19.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 17 da Resolução n° 103, de 23 de junho de 2006, que “dispõe sobre a estrutura administrativa da Câmara Municipal de Arinos e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/375/mensagem_de_veto_parcial_ao_pl_07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/378/prestacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_06__fixa_piso_salarial_de_agentes_ghOEzQ2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_07__alteracao_do_piso_salarial_do_e0R7FF5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_08__altera_plano_de_carreira_do_m_EbYAnZW.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/359/plo_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_14__ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_17_E73vZf7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/379/plo_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/380/plo_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei__33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei__35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei__36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/352/proejto_de_resolucao_01-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/375/mensagem_de_veto_parcial_ao_pl_07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/378/prestacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_06__fixa_piso_salarial_de_agentes_ghOEzQ2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_07__alteracao_do_piso_salarial_do_e0R7FF5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_08__altera_plano_de_carreira_do_m_EbYAnZW.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/359/plo_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_14__ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_lei_17_E73vZf7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/368/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/372/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/379/plo_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/380/plo_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei__33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei__35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei__36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2019/352/proejto_de_resolucao_01-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>