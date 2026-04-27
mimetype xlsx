--- v0 (2025-12-07)
+++ v1 (2026-04-27)
@@ -54,573 +54,573 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Marcílio Alisson Fonseca de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/450/mensagem_de_veto_08.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/450/mensagem_de_veto_08.pdf.pdf</t>
   </si>
   <si>
     <t>Veta o Projeto de Lei n°15/2021, que CRIA O "PROGRAMA CIDADE LIMPA", QUE VISA CONSCIENTIZAR A POPULAÇÃO SOBRE A IMPORTÂNCIA DE DEPOSITAR O LIXO DOMICILIAR E ENTULHOS PARA A COLETA NOS DIAS E HORÁRIOS DEFINIDOS PELA PREFEITURA MUNICIPAL, A FIM DE EVITAR O SEU ACÚMULO INDEVIDO NAS CALÇADAS E VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/449/mensagem_de_veto_09.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/449/mensagem_de_veto_09.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente o Projeto de Lei n°11/2021, que Autoriza o Poder Executivo a criar, em caráter de excepcionalidade, o auxilio - alimentação emergencial para as pessoas infectadas pelo coronavírus e que se encontre em isolamento social.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/472/veto_plo_18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/472/veto_plo_18.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei n° 18/2021, que "Declara de preservação permanente, de interesse comum e imune de corte, no município de Arinos, o baruzeiro".</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>REVISA O SUBSÍDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>William Professor</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_03_limpeza_de_lotes.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_03_limpeza_de_lotes.pdf</t>
   </si>
   <si>
     <t>Obriga os proprietários ou possuidores de terrenos, edificados ou não, localizados no perímetro urbano do Município de Arinos, a mantê-los limpos, evitando que sejam utilizados como depósitos de resíduos de qualquer natureza, especialmente lixo doméstico e entulho ou qualquer material nocivo à vizinhança e à coletividade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/434/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/434/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A COMPRA DE VACINAS COM EFICÁCIA COMPROVADA CONTRA O NOVO CORONAVÍRUS (COVID-19), APROVADAS PELA ANVISA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_05.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_05.pdf.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_06_ldo_2021.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_06_ldo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_07.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_07.pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_08.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_08.pdf.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART.2° DA LEI MUNICIPAL N°1.157, DE 11 DE MAIO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_09_auxilio_covid.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_09_auxilio_covid.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Arinos, o Auxílio Covid-19 às pessoas infectadas pelo coronavírus e que se encontrem em isolamento social, em conformidade com as recomendações sanitárias.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>GILMAR VENDEDOR</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM CLÍNICAS MÉDICAS, VISANDO À IMPLANTAÇÃO DO PROGRAMA MEIA-CONSULTA JUNTO AOS PACIENTES HIPOSSUFICIENTES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Netim Ornelas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_11_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_11_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar, em caráter de excepcionalidade, o auxilio - alimentação emergencial para as pessoas infectadas pelo coronavírus e que se encontre em isolamento social.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_leii_12.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_leii_12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ART. 2° DA LEI MUNICIPAL N° 1615, DE 28 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jean do Crispim Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PEQUENOS PRODUTOS DE LEITE E DERIVADOS DA FAZENDA CUSCUZEIRO E REGIÃO - APPROLEITE - CUSCUZEIRO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>INSTITUI ATENDIMENTO PREFERENCIAL AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL E ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA CIDADE LIMPA", QUE VISA CONSCIENTIZAR A POPULAÇÃO SOBRE A IMPORTÂNCIA DE DEPOSITAR O LIXO DOMICILIAR E ENTULHOS PARA A COLETA NOS DIAS E HORÁRIOS DEFINIDOS PELA PREFEITURA MUNICIPAL, A FIM DE EVITAR O SEU ACÚMULO INDEVIDO NAS CALÇADAS E VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO (CACS - FUNDEB)</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>NORALDINO DURÃES</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APREENSÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE NO MUNICÍPIO DE ARINOS/MG, COM O OBJETIVO DE PROMOVER, DISCIPLINAR, REGULAR E FISCALIZAR O RECOLHIMENTO, A GUARDA E O DESTINO DOS ANIMAIS SOLTOS EM VIAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>DECLARA DE PRESERVAÇÃO PERMANENTE, DE INTERESSE COMUM E IMUNE DE CORTE, NO MUNICÍPIO DE ARINOS, O BARUZEIRO (DIPTERYX ALATA VOGEL).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VALDO TORA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_19.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_19.pdf.pdf</t>
   </si>
   <si>
     <t>OBRIGA O PODER EXECUTIVO A DISPONIBILIZAR VALE-GÁS (GÁS LIQUEFEITO DE PETRÓLEO) PARA FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO DE ARINOS ENQUANTO PERDURAR O ESTADO DE CALAMIDADE PÚBLICA DECORRENTE DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DONIZETE CALDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_20.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_20.pdf.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO PROJETO DE ASSENTAMENTO CARRO QUEBRADO - AMOPACQ.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_21.pdf.pdf.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_21.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE GRUPOS DE FOLIA DE REIS, DIVINO E DANÇAS CULTURAIS DE ARINOS - AFDANCAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_22.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRGRAMA MAIS ATIVO IDADE DE OURO, COM A FINALIDADE DE INCENTIVAR A PRÁTICA REGULAR DE ATIVIDADE FÍSICA E/OU ESPORTIVA PELOS IDOSOS NO ÂMBITO DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/459/plo_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/459/plo_23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS PRESTADORAS DE SERVIÇOES DE SANEAMENTO DE ÁGUA E ESGOTO DE PROVIDENCIAR A RESTAURAÇÃO DOS LOGRADOUROS PÚBLICOS DANIFICADOS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/463/plo_24.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/463/plo_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/460/plo_25.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/460/plo_25.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA QUE ESPEDIFICA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/461/plo_26.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/461/plo_26.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS, PREVISTO NO 6° DA LEI N° 932, DE 25 DE JUNHO DE 2002.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plo_27.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plo_27.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plo_28.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plo_28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/456/plo_29.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/456/plo_29.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER, MEDIANTE DOAÇÃO, DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA - INCRA A ÁREA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/457/plo_30.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/457/plo_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/464/plo_31.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/464/plo_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E O FUNCIONAMENTO DO CENTRO DE ATENÇÃO PSICOSSOCIAL - CAPS I NO MUNICÍPIO DE ARINOS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/462/plo_32.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/462/plo_32.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE ARINOS EM CONSÓRCIOS PÚBLICOS, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/465/plo_33.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/465/plo_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/466/plo_34.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/466/plo_34.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/467/plo_35.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/467/plo_35.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO, EM CARÁTER EXCEPCIONAL, DE REMUNERAÇÃO COMPLEMENTAR, PARA FINS DE ATINGIMENTO DE PERCENTUAL MÍNIMO PREVISTO NO ART.212-A DA CONSTITUIÇÃO FEDERAL, POR MEIO DE MANEIO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB ENTRE OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/468/plo_36.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/468/plo_36.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEGISLAÇÃO MUNICIPAL CONFORME A LEI COMPLEMENTAR N° 175, DE 23 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/469/plo_37_final.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/469/plo_37_final.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REDUÇÃO DA ALÍQUOTA DO ISSQN DOS SERVIÇOS DO ITEM 7.02, E MAJORA A ALÍQUOTA DOS SERVIÇOS DOS ITENS 7.03, 7.16, 7.17, 16.01 E 16.02 DO ANEXO II DO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/470/plo_38.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/470/plo_38.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 129, de 15 de setembro de 2017, que “contém o Regimento Interno da Câmara Municipal de Arinos (MG)”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 129, DE 15 DE SETEMBRO DE 2017, QUE "CONTÉM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARINOS (MG)".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,68 +927,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/450/mensagem_de_veto_08.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/449/mensagem_de_veto_09.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/472/veto_plo_18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_03_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/434/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_05.pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_06_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_07.pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_08.pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_09_auxilio_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_11_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_leii_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_19.pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_20.pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_21.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/459/plo_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/463/plo_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/460/plo_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/461/plo_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plo_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plo_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/456/plo_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/457/plo_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/464/plo_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/462/plo_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/465/plo_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/466/plo_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/467/plo_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/468/plo_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/469/plo_37_final.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/470/plo_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_resolucao_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/450/mensagem_de_veto_08.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/449/mensagem_de_veto_09.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/472/veto_plo_18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_03_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/434/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_05.pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_06_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_07.pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/442/projeto_de_lei_08.pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/441/projeto_de_lei_09_auxilio_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/438/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_11_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_leii_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_19.pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/453/projeto_de_lei_20.pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/454/projeto_de_lei_21.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/458/plo_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/459/plo_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/463/plo_24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/460/plo_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/461/plo_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/471/plo_27.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/455/plo_28.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/456/plo_29.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/457/plo_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/464/plo_31.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/462/plo_32.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/465/plo_33.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/466/plo_34.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/467/plo_35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/468/plo_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/469/plo_37_final.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/470/plo_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_resolucao_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>