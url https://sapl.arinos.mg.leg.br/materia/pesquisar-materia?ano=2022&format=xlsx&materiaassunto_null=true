--- v0 (2025-12-06)
+++ v1 (2026-04-27)
@@ -54,567 +54,567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Marcílio Alisson Fonseca de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/veto_plo_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/veto_plo_01.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 01/2022.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/prestacao_2020.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/prestacao_2020.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/622/parecer_66_22.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/622/parecer_66_22.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito de Arinos, referentes ao exercício de 2020, nos termos do parecer prévio do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos emergenciais para integrarem equipes de enfrentamento ao Coronavírus COVID-19, surtos respiratórios e eventuais crises emergenciais na área da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Revisa o subsídio dos agentes políticos do Município de Arinos.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da Câmara Municipal de Arinos e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária Arinense ao Senhor Marcos Aurélio Madureira da Silva.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transferir, por doação, o terreno urbano que específica ao Estado de Minas Gerais, para Ampliação do Fórum Coronel Manoel José de Almeida, e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GILMAR VENDEDOR</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Institui o Hino Oficial do Município de Arinos MG.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos vencimentos dos servidores públicos do Poder Executivo Municipal - Administração Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua que menciona para Rua Pretinho do Táxi.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA SOCIAL BOLSA APRENDIZAGEM PROFISSIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_10_-_ldo.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_10_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DONIZETE CALDEIRA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de expedição de receituários médicos e odontológicos digitados em computador.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_12_bdmg.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_12_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Arinos-MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, Operações de Crédito com Outorga de Garantia e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de débitos ou obrigações do Município de Arinos/MG, nos termos do art. 100, §§ 3º, e 4º, da Constituição Federal, decorrentes de decisões judiciais, considerados de pequeno valor (RPV).</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>VALDO TORA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA TEODORO  FERREIRA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/plo_15.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/plo_15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Netim Ornelas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/plo_16.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/plo_16.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À MATERNIDADE DO HOSPITAL MUNICIPAL NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/488/plo_17.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/488/plo_17.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE ARINOS-MG NO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO E FOMENTO DAS BACIAS DO RIO JEQUINTINHONHA, RIO PARDO, RIO MUCURI E ADJACÊNCIAS - CID-RIOS, NOS TERMOS DA LEI FEDERAL N° 11.107/2005.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/plo_18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/plo_18.pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/plo_19.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/plo_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS-MG A CELEBRAR CONTRATO DE PATROCÍNIO E APOIAR O SINDICATO DOS PRODUTORES RURAIS DE ARINOS NA REALIZAÇÃO DA EXPOSIÇÃO AGROPECUÁRIA DO ANO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/plo_20.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/plo_20.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A CENTRAL VEREDAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/plo_21.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/plo_21.pdf</t>
   </si>
   <si>
     <t>RATIFICA ALTERAÇÕES NO PROTOCOLO DE INTENÇÕES E CONTRATO DO CONSÓRCIO DE SAÚDE E DESENVOLVIMENTO DOS VALES DO NOROESTE DE MINAS - CONVALES E DÁ OUTRAS POVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/plo_22000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/plo_22000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR OBRAS NA LOJA MAÇÔNICA ACÁCIA ARINENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/plo_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/plo_23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO COLECIONADOR, ATIRADOR DESPORTIVO E CAÇADOR - CAC - E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/plo_24000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/plo_24000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNÍCIPIO DE ARINOS A DAR IMÓVEIS DE SUA PROPRIEDADE EM PAGAMENTO PELA DESAPROPRIAÇÃO DOS IMÓVEIS DECLARADOS DE UTILIDADE PÚBLICA PELO DECRETO N° 1551, DE 02 DE ABRIL DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/plo_25000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/plo_25000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO LOTEAMENTO DENOMINADO VILA DOS IPÊS NA FORMA E CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/plo_26000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/plo_26000.pdf</t>
   </si>
   <si>
     <t>TRATA DE SINALIZAÇÃO E DISPOSIÇÃO DE CAÇAMBA ESTACIONÁRIA PARA COLETA, TRANSPORTE E ARMAZENAMENTO DE ENTULHO E MATERIAIS DE CONSTRUÇÃO CIVIL NO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/plo_27002.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/plo_27002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE ENFERMEIROS OBSTETRAS PARA A FUNDAÇÃO MUNICIPAL DE SAÚDE MUNICIPAL, EM CARÁTER TEMPORÁRIO, POR MEIO DE RECURSOS DO PROGRAMA VALORA MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/plo_28_2022.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/plo_28_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI N° 1637, DE 20 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/plo_29_2022.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/plo_29_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Jean do Crispim Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plo_30000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plo_30000.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CATÓLICO.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plo_31000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plo_31000.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE COMUM E DE PRESERVAÇÃO PERMANENTE A ESPÉCIE DO BARUZEIRO (DIPTERYX ALATA VOGEL) NO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/plo_32000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/plo_32000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plo_33_2022.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plo_33_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1542, DE 03 DE JANEIRO DE 2019, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR AS DESPESAS DE EMPLACAMENTOS DE VEÍCULOS PARTICULARES NO MUNICÍPIO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/plo_34_2022.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/plo_34_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1639, DE 20 DE DEZEMBRO DE 2021, QUE AUTORIZA A CONCESSÃO DE SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/plo_35_2022.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/plo_35_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CICLISTA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/pli_36.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/pli_36.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1648, DE 04 DE MAIO DE 2022, QUE "ALTERA A DENOMINAÇÃO DA RUA QUE MENCIONA PARA RUA PRETINHO DO TÁXI".</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 129, de 15 de setembro de 2017, que “contém o Regimento Interno da Câmara Municipal de Arinos (MG)”.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/prposta.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/prposta.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 19  DA LEI ORGÂNICA, PARA AUMENTAR O NÚMERO DE VEREADORES À CÂMARA MUNICIPAL DE ARINOS-MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,68 +921,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/veto_plo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/prestacao_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/622/parecer_66_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_10_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_12_bdmg.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/plo_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/plo_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/488/plo_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/plo_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/plo_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/plo_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/plo_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/plo_22000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/plo_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/plo_24000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/plo_25000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/plo_26000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/plo_27002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/plo_28_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/plo_29_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plo_30000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plo_31000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/plo_32000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plo_33_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/plo_34_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/plo_35_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/pli_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/prposta.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/491/veto_plo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/494/prestacao_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/622/parecer_66_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_10_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_12_bdmg.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/487/plo_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/492/plo_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/488/plo_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/489/plo_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/490/plo_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/493/plo_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/495/plo_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/496/plo_22000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/497/plo_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/498/plo_24000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/499/plo_25000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/500/plo_26000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/501/plo_27002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/509/plo_28_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/510/plo_29_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/502/plo_30000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/503/plo_31000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/504/plo_32000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/506/plo_33_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/508/plo_34_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/507/plo_35_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/512/pli_36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2022/511/prposta.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>