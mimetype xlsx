--- v0 (2026-01-25)
+++ v1 (2026-04-30)
@@ -54,579 +54,579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcílio Alisson Fonseca de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/596/plo_01_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/596/plo_01_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR TRANSFERÊNCIA FINANCEIRA PARA CONSTRUÇÃO DO ESPAÇO DE LAZER E CONVIVÊNCIA NO ABRIGO FREI PIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/615/plo_2_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/615/plo_2_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/563/plo_03.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/563/plo_03.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE ARINOS, CONCEDE-LHES AUMENTO REAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/564/plo_04.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/564/plo_04.pdf</t>
   </si>
   <si>
     <t>REVISA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ARINOS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/565/plo_05.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/565/plo_05.pdf</t>
   </si>
   <si>
     <t>REVISA O SUBSÍDIO DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE ARINOS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DÃO SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/566/plo_06.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/566/plo_06.pdf</t>
   </si>
   <si>
     <t>PROÍBE, EM TODO O TERRITÓRIO DO MUNICÍPIO DE ARINOS, O MANUSEIO, O USO, A SOLTURA E A QUEIMA DE FOGOS DE ARTIFÍCIO DE ESTAMPIDO OU DE QUALQUER OUTRO ARTEFATO PIROTÉCNICO QUE PRODUZA ESTAMPIDOS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>GILMAR VENDEDOR</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/568/plo_07_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/568/plo_07_2024.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À LAGOA LOCALIZADA NO BAIRRO PRIMAVERA I, NA CIDADE DE ARINOS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/613/plo_8.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/613/plo_8.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jean do Crispim Santana</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/569/plo_09_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/569/plo_09_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO MÁXIMO DE ESPERA PARA REALIZAÇÃO DE CONSULTAS MÉDICAS, CIRURGIAS ELETIVAS E EXAMES NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/595/plo_10_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/595/plo_10_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL - ADMINISTRAÇÃO DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/614/plo_11.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/614/plo_11.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA QUE MENCIONA PARA RUA MARIA CARNEIRO VALADARES.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/601/plo_13_24.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/601/plo_13_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPANSÃO DO PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE ARINOS, EM CONSOLIDAÇÃO AO PERÍMETRO JÁ ESTABELECIDO NA LEI MUNICIPAL N° 478, DE 26 DE SETEMBRO DE 1989, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/600/plo_14_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/600/plo_14_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA ARINENSE AO SENHOR JOSÉ SILVA SOARES (ZÉ SILVA)</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/599/plo_15_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/599/plo_15_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA ARINENSE À SENHORA LUDIMILA FONSECA AZEVEDO FALCÃO (LUD FALCÃO)</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/606/plo_16_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/606/plo_16_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA ARINENSE AO SENHOR JÚLIO CÉSAR SANTOS GONÇALVES.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/608/plo_17.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/608/plo_17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO E A DELIMITAÇÃO DO BAIRRO CRISPIM SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/598/plo_18_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/598/plo_18_2024.pdf</t>
   </si>
   <si>
     <t>RATIFICA A SEXTA ALTERAÇÃO E A CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO DO CONVALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/605/plo_19_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/605/plo_19_2024.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/602/plo_20_024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/602/plo_20_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROLONGAMENTO DAS RUAS SATURNINO GUEDES, JOAQUIM MARTINS NETO, SALUSTIANO SANTANA, MANOEL PRETO E CLARISMUNDO RAMALHO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/597/plo_21_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/597/plo_21_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 17, CAPUT, DA LEI N° 1579, DE 18 DE NOVEMBRO DE 2019, QUE "INSTITUI O CÓDIGO DE HOMENAGENS DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/616/plo_22.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/616/plo_22.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/607/plo_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/607/plo_23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO - FUMDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/604/plo_24_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/604/plo_24_2024.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O ROTARY CLUB DE ARINOS/MG.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/610/plo_25_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/610/plo_25_2024.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/609/plo_26.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/609/plo_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS-MG A CELEBRAR CONTRATO DE PATROCÍNIO E APOIAR O SINDICATO DOS PRODUTORES RURAIS DE ARINOS NA REALIZAÇÃO DE EXPOSIÇÃO AGROPECUÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/603/plo_27.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/603/plo_27.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/621/plo_28_2024.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/621/plo_28_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE INFRAESTRUTURA DOS MUNICÍPIOS DO NOROESTE DE MINAS - CINF-AMNOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua da orla da lagoa Nelson Pajeú, no Bairro Primavera I, em Arinos/MG.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/620/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/620/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prolongamento da Rua Major Saint´ Clair Fernandes Valadares.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pl0_31.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pl0_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROLONGAMENTO DA RUA UM, NO BAIRRO CRISPIM SANTANA, EM ARINOS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/627/plo_32.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/627/plo_32.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI N° 1637, DE 20 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/628/plo_32.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/628/plo_32.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARINOS PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/629/plo_34000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/629/plo_34000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/637/plo_35000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/637/plo_35000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a integração de parte da faixa de domínio da Rodovia MG-202 ao perímetro urbano do Município de Arinos, para implantação de ciclovia e áreas de circulação segura para pedestres, visando à segurança e a melhoria da mobilidade no trajeto ao Instituto Federal do Norte de Minas Gerais (IFNMG) – Campus Arinos, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/635/ploc36.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/635/ploc36.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ESCOLAS CÍVICO-MILITARES NAREDE MUNICIPAL DE ENSINO DE ARINOS-MG E CRIA A ESCOLA MUNICIPAL CÍVICO-MILITAR JOÃO GONTIJO FERREIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/631/plo_37.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/631/plo_37.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REGIME DE PLANTÃO ANUAL DE FARMÁCIA E DROGARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/632/plo_38003.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/632/plo_38003.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1.716, DE 19 DE DEZEMBRO DE 2023, QUE "FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ARINOS PARA A 16ª LEGISLATURA, COMPREENDENDO O PERÍODO DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>NORALDINO DURÃES</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/633/plo_39.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/633/plo_39.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A CENTRAL DAS ASSOCIAÇÕES DA AGRICULTURA FAMILIAR DE ARINOS - CAAF.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/634/plo_40000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/634/plo_40000.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O CONSELHO DE PASTORES E LÍDERES EVANGÉLICOS DE ARINOS/MG - CONPEL.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/638/plo_41000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/638/plo_41000.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.719, de 21 de dezembro de 2023, que "fixa o subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Arinos para o período de 2025 a 2028 e dá outras providências”.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_resolucao_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_resolucao_01.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO MENSAL PARA OS SERVIDORES INVESTIDOS NAS FUNÇÕES DE AGENTE DE CONTRATAÇÃO, MEMBROS DE COMISSÃO DE CONTRATAÇÃO, MEMBROS DE EQUIPES DE APOIO, FISCAL E GESTOR DE CONTRATOS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pr_02.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pr_02.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5°, CAPUT, DA RESOLUÇÃO N° 129, DE 15 DE SETEMBRO DE 2017 (REGIMENTO INTERNO), PARA MUDAR O HORÁRIO DA REUNIÃO PREPARATÓRIA DESTINADA À POSSE DOS VEREADORES.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Cleuber Michirra</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/630/proposta000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/630/proposta000.pdf</t>
   </si>
   <si>
     <t>REVOGA O §1º DO ART. 27 DA LEI ORGÂNICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -933,68 +933,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/596/plo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/615/plo_2_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/563/plo_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/564/plo_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/565/plo_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/566/plo_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/568/plo_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/613/plo_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/569/plo_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/595/plo_10_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/614/plo_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/601/plo_13_24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/600/plo_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/599/plo_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/606/plo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/608/plo_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/598/plo_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/605/plo_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/602/plo_20_024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/597/plo_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/616/plo_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/607/plo_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/604/plo_24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/610/plo_25_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/609/plo_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/603/plo_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/621/plo_28_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/620/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pl0_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/627/plo_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/628/plo_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/629/plo_34000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/637/plo_35000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/635/ploc36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/631/plo_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/632/plo_38003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/633/plo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/634/plo_40000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/638/plo_41000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pr_02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/630/proposta000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/596/plo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/615/plo_2_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/563/plo_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/564/plo_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/565/plo_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/566/plo_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/568/plo_07_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/613/plo_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/569/plo_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/595/plo_10_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/614/plo_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/601/plo_13_24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/600/plo_14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/599/plo_15_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/606/plo_16_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/608/plo_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/598/plo_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/605/plo_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/602/plo_20_024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/597/plo_21_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/616/plo_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/607/plo_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/604/plo_24_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/610/plo_25_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/609/plo_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/603/plo_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/621/plo_28_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/620/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pl0_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/627/plo_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/628/plo_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/629/plo_34000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/637/plo_35000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/635/ploc36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/631/plo_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/632/plo_38003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/633/plo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/634/plo_40000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/638/plo_41000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pr_02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2024/630/proposta000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>