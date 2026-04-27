--- v0 (2026-01-25)
+++ v1 (2026-04-27)
@@ -10,806 +10,989 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="313">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t xml:space="preserve">Prestação de Contas </t>
   </si>
   <si>
     <t>Tribunal de contas</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/667/processo_1147843.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/667/processo_1147843.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/694/prestacao_de_contas_2023.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/694/prestacao_de_contas_2023.pdf</t>
   </si>
   <si>
     <t>Prestação de contas do Executivo Municipal exercício de 2023.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/698/prestacao_de_contas_2021.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/698/prestacao_de_contas_2021.pdf</t>
   </si>
   <si>
     <t>Prestação de contas do Executivo Municipal exercício de 2021.</t>
   </si>
   <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/713/prestacao_de_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Executivo Municípal, exercício 2024.</t>
+  </si>
+  <si>
     <t>640</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.517, de 28 de dezembro de 2017, que “fixa os critérios de indenização de despesas de viagem dos membros da Mesa Diretora da Câmara Municipal e dos Vereadores".</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Marcílio Alisson Fonseca de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/649/plo_02000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/649/plo_02000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DOS VALORES DE AUXÍLIO MORADIA E DO AUXÍLIO ALIMENTAÇÃO PARA OS PROFISSIONAIS VINCULADOS AO PROGRAMA MAIS MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/</t>
+    <t>http://sapl.arinos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA O ART. 39-A DA LEI COMPLEMENTAR N° 09, DE 30 DE DEZEMBRO DE 2005 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ARINOS), PARA CONCEDER ISENÇÃO DE ITBI ÀS ASSOCIAÇÕES INDICADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>MATHEUS PHILIPE</t>
   </si>
   <si>
     <t>Institui feriado municipal, o dia 06 de janeiro, em comemoração festa popular de Santos Reis.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_05.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão em tempo real de todas as sessões ordinárias e audiências públicas realizadas pela Câmara Municipal de Arinos.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/650/plo_06001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/650/plo_06001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAÇÃO DE CONDENADOS PELA LEI FEDERAL Nº 11.304/06 - LEI MARIA DA PENHA, POR PARTE DO PODER PÚBLICO MUNICIPAL, BEM COMO IMPEDE NOMEAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/641/plo_07.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/641/plo_07.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da Câmara Municipal de Arinos, concede-lhes aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/642/plo_08.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/642/plo_08.pdf</t>
   </si>
   <si>
     <t>Institui gratificação mensal para os servidores investidos nas funções de agente de contratação, membros de comissão de contratação, membros de equipes de apoio, fiscal e gestor de contratos.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DÃO SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/643/plo_09.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/643/plo_09.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O INSTITUTO SOCIAL E CIDADANIA DO VALE DO URUCUIA - ISCVU.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>GILMAR VENDEDOR</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/648/plo_10.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/648/plo_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ANISTIA DE MULTAS E JUROS REFERENTES À DÍVIDA ATIVA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU, INSCRITOS ATÉ 31 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/651/plo_11000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/651/plo_11000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação mínima de 20% de artistas locais em eventos realizados ou financiados pelo município de Arinos e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CLEUBER MICHIRRA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/652/plo_12000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/652/plo_12000.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA ARINENSE AO SENHOR MARCOS AURÉLIO MADUREIRA DA SILVA</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/645/plo_13.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/645/plo_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE COMPARTILHADA PELO MANEJO DOS RESÍDUOS SÓLIDOS URBANOS E A TAXA DE COLETA, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE RESÍDUOS SÓLIDOS DOMICILIARES (TRSD) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/647/plo_14000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/647/plo_14000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/646/plo_15000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/646/plo_15000.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/656/plo_16001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/656/plo_16001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER DE ARINOS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/660/plo_17001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/660/plo_17001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ATENDIMENTO DE PEDIDOS DE EXAMES ENCAMINHADOS POR MÉDICOS PARTICULARES NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE ARINOS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>SARGENTO FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/665/plo18.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/665/plo18.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DE ARINOS/MG.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_19.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação dos programas Centro de Atenção Psicossocial (CAPS) Saúde bucal e Saúde da Família (PSF) no âmbito do Município de Arinos.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/672/proj._20.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/672/proj._20.pdf</t>
   </si>
   <si>
     <t>Altera anexo único da Lei 1.416 de 24 de maio de 2013, que dispõe de programas sociais e revoga a lei municipal 1.694 de 20 de maio de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/670/plo_21001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/670/plo_21001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/655/plo_22000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/655/plo_22000.pdf</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL – ADMINISTRAÇÃO DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_23.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/658/plo_24000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/658/plo_24000.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO DE COMEMORAÇÕES OFICIAIS DO MUNICÍPIO DE ARINOS, O DIA MUNICIPAL DE COMBATE À POLIOMIELITE, A SER COMEMORADO ANUALMENTE EM 24 DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/653/plo_25001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/653/plo_25001.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O TRATAMENTO FORA DO DOMICÍLIO - TFD NO ÂMBITO DO MUNICÍPIO DE ARINOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/659/plo_26000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/659/plo_26000.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 39-A DA LEI COMPLEMENTAR N° 09, DE 30 DE DEZEMBRO DE 2005 (CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ARINOS), ALTERADO PELA LEI 1.791 DE 21 DE MARÇO DE 2025 QUE CONCEDE ISENÇÃO DE ITBI ÀS ASSOCIAÇÕES INDICADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/657/plo_27000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/657/plo_27000.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI 1184 DE 27 DE MARÇO DE 2008 QUE, INSTITUI O CONSELHO MUNICIPAL DA HABITAÇÃO DE ARINOS E O FUNDO MUNICIPAL DA HABITAÇÃO DE ARINOS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/664/plo_28000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/664/plo_28000.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 1551, DE17 DE MAIO DE 2019, QUE "RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS DAS CHÁCARAS DA FAZENDA IPOEIRA - APROCI".</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/654/plo_29000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/654/plo_29000.pdf</t>
   </si>
   <si>
     <t>DENOMINA OS LOGRADOUROS PÚBLICOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/661/plo30.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/661/plo30.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Arinos o Programa Municipal de Prevenção e Enfrentamento ao Abuso e à Exploração Sexual de Crianças e Adolescentes - "Rede de Proteção Faça Bonito Arinense" e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/669/plo_31001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/669/plo_31001.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Arinos MG para adequação à Lei Federal nº 13.874/2019 e à Lei Federal nº 11.598/2007, implantando o alvará e as demais licenças sem prazo de validade, substituindo a taxa de funcionamento para taxa de fiscalização e outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/663/plo_32000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/663/plo_32000.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1797 de 30 de abril de 2025 que, concede anistia de multas e juros referentes à Dívida Ativa do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, inscritos até 31 de dezembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/668/plo_33001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/668/plo_33001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ARINOS A FORNECER APARELHO MEDIDOR DE GLICOSE DIGITAL, DENOMINADO FREESTYLE LIBRE, PARA PACIENTES PORTADORES DE DIABETES TIPO 1.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/662/plo_34001.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/662/plo_34001.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Orientação e Combate a Diabetes no Município e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/673/proj._35.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/673/proj._35.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de metas e prioridades da lei de diretrizes orçamentárias aprovada para o ano de 2025 por meio da lei municipal 1.762, de 01 de junho de 2024, altera anexos do plano plurianual - lei 1.779, de 11 de dezembro de 2014, autoriza o Executivo Municipal a abrir crédito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Autoriza a adesão do município de Arinos ao Projeto "mãos dadas", do governo do Estado de Minas Gerais, para a municipalização das escolas estaduais localizadas no município, e dá outras providências</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_37.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Aluguel Social no município de Arinos- MG e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_38.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei 1.565/2019 e a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD  e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/675/proj._39.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/675/proj._39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/674/proj_40.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/674/proj_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Arinos a celebrar contrato de patrocínio com o Sindicato dos Produtores Rurais de Arinos para realização da Exposição Agropecuária de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_41.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização e estrutura do Poder Executivo do Município de Arinos - MG, fixa princípios e diretrizes de gestão e dá outras  providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio-alimentação para os vereadores e servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_43.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_43.pdf</t>
   </si>
   <si>
     <t>Regulamenta o horário de funcionamento de bares, shows, eventos de rua e casas noturnas do Município de Arinos.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_44.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reestruturação do Conselho Municipal de Educação de Arinos - MG e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_45.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do CASE -Centro de Ação Social e Empreendedorismo do Município de Arinos/MG e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Conselho Comunitário de Segurança Pública - CONSEP,  e ao abrir crédito especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_47.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_47.pdf</t>
   </si>
   <si>
     <t>Institui o regime de adiantamento, regulamenta contratações verbais para pequenas compras e serviços de pronto pagamento e autoriza o uso de Cartão Bancário Corporativo, nos termos do §2º do art. 95 da Lei Federal 14.133/2021 no âmbito do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>VALDO TORA</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_48.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_48.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de atenção aos cuidadores exclusivos de pessoas com deficiência, denominada "Cuidar de quem cuida".</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>JÚNIOR VALADARES</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_49.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prolongamento da rua nove, no Bairro Crispim Santana, no município de Arinos.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_50.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prolongamento da rua Zina Carneiro Valadares, no bairro Primavera I, no município de Arinos.</t>
   </si>
   <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_51a.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do Município de Arinos para o exercício financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_52.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
+  </si>
+  <si>
     <t>696</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>NETIM ORNELAS</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto_53.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto_53.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1.629, de 10 de dezembro de 2021, que dispõe sobre a obrigatoriedade das empresas prestadoras de serviços de saneamento de água e esgoto de providenciar a restauração dos logradouros públicos danificados.</t>
   </si>
   <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_54.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de subvenções e dá outras providências.</t>
+  </si>
+  <si>
     <t>695</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DONIZETE CALDEIRA</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos, sucatas, chassis, carcaças ou parte de veículos abandonados em vias públicas e demais logradouros.</t>
   </si>
   <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>NORALDINO DURÃES</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/701/projeto_56.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre leitura bíblica como recurso paradidático nas escolas públicas e privadas do Município de Arinos.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/702/projeto_57.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir a política municipal de promoção, defesa e garantia dos direitos da Comunidade Cigana no município de Arinos - MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_58.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder isenção de IPTU e taxas municipais imóveis protegidos pelo patrimônio histórico de Arinos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_59.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento às pessoas em tratamento de hemodiálise, no âmbito da rede pública municipal de saúde de Arinos, inclusive em unidades conveniadas ao Sistema Único de Saúde - SUS</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_60.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento às pessoas com diagnóstico de câncer, no âmbito da rede pública municipal de saúde de Arinos, inclusive em unidades conveniadas ao Sistema Único de Saúde - SUS.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_61.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Registro Geral de Animais - RGA- no Município de Arinos e dá outras providências</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_62.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece oficialmente o Condomínio Residencial Tupynambá, de iniciativa privada, localizada no município de Arinos/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_63.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de utilidade pública a Associação Urucuiana dos Produtores de Leite do Borá e região -AUPROLUBER</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_64.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece oficialmente o Condomínio Residencial Alvorada, de iniciativa privada, localizada no município de Arinos/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_65.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Educação Integral Escola em Tempo Integral e dá outras providências.</t>
+  </si>
+  <si>
     <t>639</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_resolucao_01000.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_resolucao_01000.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ARINOS, DE QUE TRATA A RESOLUÇÃO N° 103, DE 23 DE JULHO DE 2006, 2 (DOIS) CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Altera e revoga dispositivo da Resolução n° 129, de 15 de setembro de 2017, que "contém o Regimento Interno da Câmara Municipal de Arinos".</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_resolucso_03.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_resolucso_03.pdf</t>
   </si>
   <si>
     <t>Cria um cargo de assessor de Comunicação  da Câmara Municipal de Arinos</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assistência à saúde dos vereadores e servidores da Câmara Municipal de Arinos, bem como de seus dependentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/699/proposta_de_emenda_a_lei_organica_01.pdf</t>
+  </si>
+  <si>
+    <t>Altera os parágrafos 10 e 12 do artigo 144 da Lei Orgânica do Município, para ampliar o percentual das emendas individuais  impositivas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1113,68 +1296,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/667/processo_1147843.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/694/prestacao_de_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/698/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/649/plo_02000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/650/plo_06001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/641/plo_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/642/plo_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/643/plo_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/648/plo_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/651/plo_11000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/652/plo_12000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/645/plo_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/647/plo_14000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/646/plo_15000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/656/plo_16001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/660/plo_17001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/665/plo18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/672/proj._20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/670/plo_21001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/655/plo_22000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/658/plo_24000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/653/plo_25001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/659/plo_26000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/657/plo_27000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/664/plo_28000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/654/plo_29000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/661/plo30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/669/plo_31001.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/663/plo_32000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/668/plo_33001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/662/plo_34001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/673/proj._35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/675/proj._39.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/674/proj_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_41.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_43.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_44.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_47.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_48.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_50.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto_53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_resolucao_01000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_resolucso_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_resolucao_04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/667/processo_1147843.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/694/prestacao_de_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/698/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/713/prestacao_de_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/649/plo_02000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/650/plo_06001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/641/plo_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/642/plo_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/643/plo_09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/648/plo_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/651/plo_11000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/652/plo_12000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/645/plo_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/647/plo_14000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/646/plo_15000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/656/plo_16001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/660/plo_17001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/665/plo18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/672/proj._20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/670/plo_21001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/655/plo_22000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/658/plo_24000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/653/plo_25001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/659/plo_26000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/657/plo_27000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/664/plo_28000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/654/plo_29000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/661/plo30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/669/plo_31001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/663/plo_32000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/668/plo_33001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/662/plo_34001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/673/proj._35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/675/proj._39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/674/proj_40.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_41.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/676/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/691/projeto_43.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/687/projeto_44.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_45.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/688/projeto_47.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/693/projeto_48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/689/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/690/projeto_50.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_51a.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto_53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/700/projeto_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/701/projeto_56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/702/projeto_57.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_60.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_62.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_63.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_64.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/639/projeto_resolucao_01000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_resolucso_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2025/699/proposta_de_emenda_a_lei_organica_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H60"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1246,1484 +1429,1874 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>105</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" t="s">
+        <v>35</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>125</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>137</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" t="s">
+        <v>35</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>141</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" t="s">
+        <v>42</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>145</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>149</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" t="s">
+        <v>35</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>153</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>157</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>161</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" t="s">
+        <v>42</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>165</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>169</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H40" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>173</v>
       </c>
       <c r="D41" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H41" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>176</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" t="s">
+        <v>35</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>180</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" t="s">
+        <v>35</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>184</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>188</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" t="s">
+        <v>35</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>192</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" t="s">
+        <v>30</v>
+      </c>
+      <c r="F46" t="s">
+        <v>35</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>196</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" t="s">
+        <v>30</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>200</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F48" t="s">
+        <v>42</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>204</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>208</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" t="s">
+        <v>35</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>212</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>216</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" t="s">
+      <c r="H52" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>220</v>
+      </c>
+      <c r="D53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" t="s">
+        <v>30</v>
+      </c>
+      <c r="F53" t="s">
         <v>221</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="G53" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H53" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>225</v>
+      </c>
+      <c r="D54" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" t="s">
+        <v>30</v>
+      </c>
+      <c r="F54" t="s">
         <v>226</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="G54" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>230</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" t="s">
+        <v>67</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E56" t="s">
+        <v>30</v>
+      </c>
+      <c r="F56" t="s">
+        <v>35</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>237</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>238</v>
+      </c>
+      <c r="D57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57" t="s">
+        <v>30</v>
+      </c>
+      <c r="F57" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B57" t="s">
-[...5 lines deleted...]
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>242</v>
+      </c>
+      <c r="D58" t="s">
+        <v>29</v>
+      </c>
+      <c r="E58" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" t="s">
+        <v>243</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>244</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H58" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>247</v>
       </c>
       <c r="D59" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
-        <v>241</v>
+        <v>30</v>
+      </c>
+      <c r="F59" t="s">
+        <v>35</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>251</v>
       </c>
       <c r="D60" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
-        <v>241</v>
+        <v>30</v>
       </c>
       <c r="F60" t="s">
-        <v>27</v>
+        <v>252</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>250</v>
+        <v>39</v>
       </c>
       <c r="H60" t="s">
-        <v>251</v>
+        <v>253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" t="s">
+        <v>256</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" t="s">
+        <v>42</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" t="s">
+        <v>42</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H63" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>267</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>268</v>
+      </c>
+      <c r="D64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" t="s">
+        <v>67</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" t="s">
+        <v>30</v>
+      </c>
+      <c r="F65" t="s">
+        <v>67</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H65" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>276</v>
+      </c>
+      <c r="D66" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" t="s">
+        <v>67</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>280</v>
+      </c>
+      <c r="D67" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>284</v>
+      </c>
+      <c r="D68" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" t="s">
+        <v>101</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>288</v>
+      </c>
+      <c r="D69" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" t="s">
+        <v>35</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>292</v>
+      </c>
+      <c r="D70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" t="s">
+        <v>35</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>296</v>
+      </c>
+      <c r="E71" t="s">
+        <v>297</v>
+      </c>
+      <c r="F71" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H71" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>300</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>296</v>
+      </c>
+      <c r="E72" t="s">
+        <v>297</v>
+      </c>
+      <c r="F72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>296</v>
+      </c>
+      <c r="E73" t="s">
+        <v>297</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" t="s">
+        <v>296</v>
+      </c>
+      <c r="E74" t="s">
+        <v>297</v>
+      </c>
+      <c r="F74" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H74" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>308</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>309</v>
+      </c>
+      <c r="E75" t="s">
+        <v>310</v>
+      </c>
+      <c r="F75" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H75" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2743,50 +3316,65 @@
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>