--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -106,50 +106,95 @@
     <t>Revisa o subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Arinos.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_04.pdf</t>
   </si>
   <si>
     <t>Revisa o subsídio dos vereadores da Câmara Municipal de Arinos.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_05.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 9º do artigo 3º da Lei 1.517, de 28 de dezembro de 2017, que fixa os critérios de indenização de despesas de viagem dos membros da Mesa Diretora da Câmara Municipal e dos Vereadores.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>GILMAR VENDEDOR</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_8.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de utilidade pública a Associação Filhos de São Miguel.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Marcílio Alisson Fonseca de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_9.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual da remuneração dos servidores públicos do Poder Executivo Municipal - administração Direta e Indireta e dá outras providências</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SARGENTO FERREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_10.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de utilidade pública a Associação dos Familiares e Amigos das Pessoas Neurodiversas de Arinos - AFAPENE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -453,67 +498,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/716/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/717/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_8.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_9.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.arinos.mg.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_10.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="82.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="182.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -616,59 +661,140 @@
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>